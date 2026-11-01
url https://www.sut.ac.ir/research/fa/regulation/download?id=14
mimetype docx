--- v0 (2025-12-05)
+++ v1 (2026-11-01)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00170913" w:rsidRDefault="00C33CD7" w:rsidP="006704ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
@@ -243,51 +242,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="727075" cy="1049020"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="arm2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="arm2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="727075" cy="1049020"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -421,77 +420,99 @@
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006704ED">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نام و نام خانوادگي:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006704ED" w:rsidRPr="006704ED" w:rsidRDefault="006704ED" w:rsidP="00903D80">
+    <w:p w:rsidR="006704ED" w:rsidRPr="006704ED" w:rsidRDefault="006704ED" w:rsidP="006F3CF2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006704ED">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">نام پدر:                   شماره شناسنامه:                              تاريخ و محل تولد:                       محل صدور:                </w:t>
+        <w:t>نام پدر:                   شماره شناسنامه:                              تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3CF2">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تولد:                   </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006704ED">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">محل تولد:                       محل صدور:                </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006704ED" w:rsidRPr="006704ED" w:rsidRDefault="006704ED" w:rsidP="00903D80">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006704ED">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2684,70 +2705,119 @@
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B9126A" w:rsidRDefault="00B9126A" w:rsidP="00B9126A">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F172B" w:rsidRPr="00537007" w:rsidRDefault="00432A68" w:rsidP="00EA4E42">
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00EA4E42">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F172B" w:rsidRPr="00537007" w:rsidRDefault="00432A68" w:rsidP="00F83EC6">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B9126A">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000E7137">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9126A">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
@@ -5243,73 +5313,119 @@
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009F172B" w:rsidRDefault="009F172B" w:rsidP="00F33DA5">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="18"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="18"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="18"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:ind w:left="18"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="009F172B" w:rsidRPr="000E7137" w:rsidRDefault="00432A68" w:rsidP="00F33DA5">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="18"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00B821C3" w:rsidRPr="000E7137">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="009F172B" w:rsidRPr="000E7137">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>4- ثبت اختراعات</w:t>
       </w:r>
     </w:p>
@@ -6962,63 +7078,62 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="008E231A" w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مشخصات </w:t>
       </w:r>
       <w:r w:rsidR="00F33DA5" w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>استاد و زمينه مورد علاقه متقاضي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA4E42" w:rsidRDefault="008E231A" w:rsidP="00EA4E42">
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="008E231A" w:rsidP="00EA4E42">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي </w:t>
       </w:r>
       <w:r w:rsidR="00F33DA5" w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>استاد راهنما</w:t>
       </w:r>
       <w:r w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -7032,107 +7147,739 @@
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4E42">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>دانشكده</w:t>
       </w:r>
       <w:r w:rsidR="00F33DA5" w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">:                              </w:t>
+        <w:t xml:space="preserve">:             </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008E231A" w:rsidRPr="00B821C3" w:rsidRDefault="00F33DA5" w:rsidP="00EA4E42">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>زمينه پژوهشي:</w:t>
       </w:r>
       <w:r w:rsidR="008E231A" w:rsidRPr="00B821C3">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E231A" w:rsidRDefault="00432A68" w:rsidP="003027CF">
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="00CC38D5" w:rsidP="003027CF">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="00CC38D5" w:rsidP="00CC38D5">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>9</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>9- اطلاعات مربوط به ثبت در سامانه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="00CC38D5" w:rsidP="00CC38D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گروه پژوهشی: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="00CC38D5" w:rsidP="00CC38D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فنی و مهندسی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> علوم پایه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    علوم انسانی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  کشاورزی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    هنر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>بین رشته ای</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E14FBA" w:rsidRDefault="00E14FBA" w:rsidP="002E2145">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کد ملی استاد راهنما:                                           رشته و </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گرایش</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استاد راهنما:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2145" w:rsidRDefault="002E2145" w:rsidP="002E2145">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مرتبه علمی استاد راهنما:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E2145" w:rsidRDefault="002E2145" w:rsidP="002E2145">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>استاد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  دانشیار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      استادیار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             مربی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          بازنشسته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E2145">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E14FBA" w:rsidRDefault="00E14FBA" w:rsidP="00E14FBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نوع استخدام استاد راهنما: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E14FBA" w:rsidRDefault="00E14FBA" w:rsidP="00E14FBA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رسمی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      رسمی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> آزمایشی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          پیمانی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC38D5" w:rsidRDefault="00CC38D5" w:rsidP="00CC38D5">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F83EC6" w:rsidRDefault="00F83EC6" w:rsidP="00F83EC6">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E231A" w:rsidRDefault="00CC38D5" w:rsidP="00CC38D5">
+      <w:pPr>
+        <w:bidi/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="008E231A">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000E7137">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E231A">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
@@ -7350,50 +8097,58 @@
       </w:r>
       <w:r w:rsidR="00CB113E">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> جديد</w:t>
       </w:r>
       <w:r w:rsidR="00981655">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB113E">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(رنگي و تمام رخ با زمينه سفيد)</w:t>
       </w:r>
+      <w:r w:rsidR="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>- الصاقی به فرم</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00CB113E" w:rsidRDefault="00CB113E" w:rsidP="00CB113E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تصوير مدرك تحصيلي يا گواهي فراغت از تحصيل دوره دكتري</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00474D8A" w:rsidRDefault="00474D8A" w:rsidP="00474D8A">
       <w:pPr>
@@ -7404,209 +8159,243 @@
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>توصيه نامه از اساتيد راهنماي دوره كارشناسي ارشد و دكتري</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00432A68" w:rsidRDefault="00432A68" w:rsidP="00432A68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مستندات سوابق پژوهشي شامل مقالات، كتب و ...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009835C3" w:rsidRDefault="009835C3" w:rsidP="009835C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پروپوزال طرح پژوهشی دوره پسا دکترا</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009835C3" w:rsidRDefault="009835C3" w:rsidP="009835C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نامه درخواست متقاضی خطاب به استا راهنما</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009835C3" w:rsidRDefault="009835C3" w:rsidP="009835C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نامه تائید استاد راهنمای دوره پسا دکترا خطاب به ریاست دانشکده مربوطه</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00482D44" w:rsidRDefault="009835C3" w:rsidP="009835C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نامه تائیدیه امتیاز و موافقت از طرف دانشکده خطاب به معاونت پژوهشی</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009835C3" w:rsidRDefault="00325676" w:rsidP="009835C3">
+    <w:p w:rsidR="009835C3" w:rsidRDefault="00325676" w:rsidP="00F83EC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>تعهد نامه محضری و بیمه نامه مسئولیت پس از تائید شورای پژوهش</w:t>
+        <w:t xml:space="preserve">تعهد نامه محضری و بیمه نامه </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>حوادث</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس از تائید شورای پژوهش</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB113E" w:rsidRDefault="00CB113E" w:rsidP="00CB113E">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="822"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="003027CF" w:rsidRDefault="003027CF" w:rsidP="003027CF">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="822"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                             امضاء داوطلب: </w:t>
+        <w:t xml:space="preserve">                                                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83EC6">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    امضاء داوطلب: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB113E" w:rsidRDefault="00CB113E" w:rsidP="00CB113E">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="822"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CB113E" w:rsidRDefault="00CB113E" w:rsidP="00F72AD2">
       <w:pPr>
         <w:bidi/>
         <w:ind w:left="822"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
@@ -7653,92 +8442,92 @@
         <w:ind w:left="822"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00155C3F" w:rsidRDefault="00155C3F" w:rsidP="0026353F">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00155C3F" w:rsidSect="006704ED">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="902" w:right="1134" w:bottom="1079" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="12" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003408FA" w:rsidRDefault="003408FA" w:rsidP="0084448F">
+    <w:p w:rsidR="00A61404" w:rsidRDefault="00A61404" w:rsidP="0084448F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003408FA" w:rsidRDefault="003408FA" w:rsidP="0084448F">
+    <w:p w:rsidR="00A61404" w:rsidRDefault="00A61404" w:rsidP="0084448F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7762,220 +8551,220 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="0084448F" w:rsidRDefault="0084448F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="0084448F" w:rsidRDefault="0084448F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="0084448F" w:rsidRDefault="0084448F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003408FA" w:rsidRDefault="003408FA" w:rsidP="0084448F">
+    <w:p w:rsidR="00A61404" w:rsidRDefault="00A61404" w:rsidP="0084448F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003408FA" w:rsidRDefault="003408FA" w:rsidP="0084448F">
+    <w:p w:rsidR="00A61404" w:rsidRDefault="00A61404" w:rsidP="0084448F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0084448F" w:rsidRDefault="003408FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="0084448F" w:rsidRDefault="00A61404">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2173751" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:485.2pt;height:692.8pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0084448F" w:rsidRDefault="003408FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="0084448F" w:rsidRDefault="00A61404">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2173752" o:spid="_x0000_s2051" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:485.2pt;height:692.8pt;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="0084448F" w:rsidRDefault="003408FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="0084448F" w:rsidRDefault="00A61404">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark2173750" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:485.2pt;height:692.8pt;z-index:-251659776;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="arm2" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00055F46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90E2A0FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10241,206 +11030,350 @@
   <w:num w:numId="12">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:val="bestFit" w:percent="163"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00170913"/>
     <w:rsid w:val="00021C14"/>
     <w:rsid w:val="00024F3F"/>
     <w:rsid w:val="000528E8"/>
     <w:rsid w:val="000A0184"/>
     <w:rsid w:val="000E7137"/>
     <w:rsid w:val="00155C3F"/>
     <w:rsid w:val="00170913"/>
+    <w:rsid w:val="00182070"/>
     <w:rsid w:val="001A5A7B"/>
     <w:rsid w:val="001E612A"/>
     <w:rsid w:val="0026353F"/>
     <w:rsid w:val="0026357A"/>
     <w:rsid w:val="0027444D"/>
     <w:rsid w:val="002D622C"/>
+    <w:rsid w:val="002E2145"/>
     <w:rsid w:val="002E7C05"/>
     <w:rsid w:val="003027CF"/>
     <w:rsid w:val="00325676"/>
     <w:rsid w:val="003408FA"/>
     <w:rsid w:val="003522A7"/>
     <w:rsid w:val="00354212"/>
     <w:rsid w:val="00432A68"/>
     <w:rsid w:val="004604C2"/>
     <w:rsid w:val="00461605"/>
     <w:rsid w:val="00474D8A"/>
     <w:rsid w:val="00482D44"/>
     <w:rsid w:val="004B2728"/>
     <w:rsid w:val="005132B3"/>
     <w:rsid w:val="005162C6"/>
     <w:rsid w:val="00564B00"/>
     <w:rsid w:val="00634278"/>
     <w:rsid w:val="006704ED"/>
     <w:rsid w:val="00682148"/>
     <w:rsid w:val="006E1172"/>
+    <w:rsid w:val="006F3CF2"/>
     <w:rsid w:val="007525AF"/>
     <w:rsid w:val="007A57D8"/>
     <w:rsid w:val="008050BB"/>
     <w:rsid w:val="0084448F"/>
     <w:rsid w:val="0085589B"/>
     <w:rsid w:val="008B4CDC"/>
     <w:rsid w:val="008C6363"/>
     <w:rsid w:val="008E231A"/>
     <w:rsid w:val="008E6FFC"/>
     <w:rsid w:val="00903D80"/>
     <w:rsid w:val="00981655"/>
     <w:rsid w:val="009835C3"/>
     <w:rsid w:val="009F172B"/>
     <w:rsid w:val="00A473CF"/>
+    <w:rsid w:val="00A61404"/>
     <w:rsid w:val="00A72508"/>
     <w:rsid w:val="00B21F4D"/>
     <w:rsid w:val="00B821C3"/>
     <w:rsid w:val="00B9126A"/>
     <w:rsid w:val="00B94FF1"/>
     <w:rsid w:val="00BB2F3F"/>
+    <w:rsid w:val="00BC1201"/>
     <w:rsid w:val="00BE2EBB"/>
     <w:rsid w:val="00C046C9"/>
     <w:rsid w:val="00C33CD7"/>
     <w:rsid w:val="00C476A2"/>
     <w:rsid w:val="00C8075A"/>
     <w:rsid w:val="00CB113E"/>
+    <w:rsid w:val="00CC38D5"/>
     <w:rsid w:val="00CE2544"/>
     <w:rsid w:val="00CF422E"/>
     <w:rsid w:val="00D0270A"/>
+    <w:rsid w:val="00D0526B"/>
     <w:rsid w:val="00D45036"/>
     <w:rsid w:val="00D535FE"/>
     <w:rsid w:val="00E0500C"/>
+    <w:rsid w:val="00E14FBA"/>
     <w:rsid w:val="00E62744"/>
     <w:rsid w:val="00E96C3E"/>
     <w:rsid w:val="00EA2613"/>
     <w:rsid w:val="00EA4E42"/>
     <w:rsid w:val="00F33DA5"/>
     <w:rsid w:val="00F71A8E"/>
     <w:rsid w:val="00F72AD2"/>
+    <w:rsid w:val="00F83EC6"/>
     <w:rsid w:val="00FC17FB"/>
     <w:rsid w:val="00FC4FB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:docId w15:val="{72CE34B6-E003-4C6A-8A9B-B16947A60ECF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -10508,316 +11441,154 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...264 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00155C3F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -10903,57 +11674,57 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="007525AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="007525AF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11209,70 +11980,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2893</Characters>
+  <Pages>4</Pages>
+  <Words>594</Words>
+  <Characters>3388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>بسمه تعالي</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3394</CharactersWithSpaces>
+  <CharactersWithSpaces>3975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>بسمه تعالي</dc:title>
   <dc:creator>CHANGE_ME</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>